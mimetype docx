--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -1,38 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/png"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3781D749" w14:textId="77777777" w:rsidR="00B63F54" w:rsidRPr="007A2C35" w:rsidRDefault="00671B5A" w:rsidP="00B476D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -63,221 +61,220 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D461340" wp14:editId="0B08C334">
             <wp:extent cx="6139308" cy="8954770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="928814913" name="図 1" descr="グラフィカル ユーザー インターフェイス, アプリケーション, Word&#10;&#10;AI によって生成されたコンテンツは間違っている可能性があります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="928814913" name="図 1" descr="グラフィカル ユーザー インターフェイス, アプリケーション, Word&#10;&#10;AI によって生成されたコンテンツは間違っている可能性があります。"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect l="29955" t="19912" r="55965" b="7069"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6188671" cy="9026770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BE4B86" w14:textId="77777777" w:rsidR="00B476D1" w:rsidRDefault="00B476D1" w:rsidP="00B63F54">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="630"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B476D1" w:rsidSect="00B476D1">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1077" w:bottom="851" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54EC0625" w14:textId="3C0FBEA1" w:rsidR="00B63F54" w:rsidRDefault="00B63F54" w:rsidP="00B63F54">
+    <w:p w14:paraId="0FC65361" w14:textId="57A3C135" w:rsidR="004B6032" w:rsidRDefault="00F604BD" w:rsidP="00671B5A">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4310EF8B" wp14:editId="35A0A75B">
-[...2 lines deleted...]
-            <wp:docPr id="925620744" name="図 1" descr="【記入例】撮影位置・体制確認シートver3.pdf - Adobe Acrobat Reader (64-bit)"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4037E09A" wp14:editId="5DCB6B6F">
+            <wp:extent cx="9606424" cy="5847907"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="1530002449" name="図 2" descr="【社内用・HPテンプレ更新用】単独データ_撮影位置・体制確認シート  -  互換モード - Word"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="925620744" name="図 925620744" descr="【記入例】撮影位置・体制確認シートver3.pdf - Adobe Acrobat Reader (64-bit)"/>
+                    <pic:cNvPr id="1530002449" name="図 1530002449" descr="【社内用・HPテンプレ更新用】単独データ_撮影位置・体制確認シート  -  互換モード - Word"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="15302" t="8929" r="15090" b="3256"/>
-                    <a:stretch/>
+                    <a:srcRect l="19278" t="26453" r="21848" b="7843"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8244000" cy="5633713"/>
+                      <a:ext cx="9644247" cy="5870932"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
-                      <a:solidFill>
-[...1 lines deleted...]
-                      </a:solidFill>
+                      <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A46F085" w14:textId="3B1D6C68" w:rsidR="004B6032" w:rsidRPr="004B6032" w:rsidRDefault="004B6032" w:rsidP="00671B5A">
+    <w:p w14:paraId="1A46F085" w14:textId="47E3F20F" w:rsidR="002C084D" w:rsidRPr="004B6032" w:rsidRDefault="002C084D" w:rsidP="00671B5A">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:sectPr w:rsidR="004B6032" w:rsidRPr="004B6032" w:rsidSect="004B6032">
+        <w:sectPr w:rsidR="002C084D" w:rsidRPr="004B6032" w:rsidSect="004B6032">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1077" w:right="851" w:bottom="1077" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="719FE896" w14:textId="50D3B27C" w:rsidR="00B476D1" w:rsidRPr="007A2C35" w:rsidRDefault="007A2C35" w:rsidP="007A2C35">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2C35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56787115" wp14:editId="3C2AD878">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>345440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>23495</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8732520" cy="6085840"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="10160"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="235714311" name="図 3" descr="【記入例】撮影隊配置図.pdf - Adobe Acrobat Reader (64-bit)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="235714311" name="図 235714311" descr="【記入例】撮影隊配置図.pdf - Adobe Acrobat Reader (64-bit)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="16451" t="8966" r="15863" b="3951"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8732520" cy="6085840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -578,94 +575,94 @@
           </w:tcPr>
           <w:p w14:paraId="15890E29" w14:textId="28C303CA" w:rsidR="003D0D0D" w:rsidRPr="00752CC9" w:rsidRDefault="003D0D0D" w:rsidP="003D0D0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>撮影種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD478B8" w14:textId="736746B8" w:rsidR="003D0D0D" w:rsidRDefault="008F7479" w:rsidP="003D0D0D">
+          <w:p w14:paraId="4AD478B8" w14:textId="736746B8" w:rsidR="003D0D0D" w:rsidRDefault="00356825" w:rsidP="003D0D0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1835338869"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Yu Gothic UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D3318">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003D0D0D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ムービー（1時間あたり17,625円）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24BE5EFA" w14:textId="77777777" w:rsidR="003D0D0D" w:rsidRDefault="008F7479" w:rsidP="003D0D0D">
+          <w:p w14:paraId="24BE5EFA" w14:textId="77777777" w:rsidR="003D0D0D" w:rsidRDefault="00356825" w:rsidP="003D0D0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="262424818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Yu Gothic UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D0D0D">
                   <w:rPr>
@@ -973,51 +970,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E560D4" w14:paraId="600C8850" w14:textId="5B5F133C" w:rsidTr="00C4588E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F304F32" w14:textId="44920D10" w:rsidR="00E560D4" w:rsidRDefault="00E560D4" w:rsidP="004C5398">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B5B139F" w14:textId="5E7EE131" w:rsidR="00E560D4" w:rsidRDefault="00E560D4" w:rsidP="004C5398">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1660,704 +1656,175 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57221D2C" w14:textId="77777777" w:rsidR="00581C13" w:rsidRDefault="00581C13" w:rsidP="00752CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00581C13" w:rsidSect="00A13180">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1077" w:bottom="851" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...535 lines deleted...]
-                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9CAEADB-44C4-482E-BB66-4ED24C344345}"/>
+    <w:p w14:paraId="577F288A" w14:textId="71DB2F19" w:rsidR="00356825" w:rsidRDefault="00F549C8" w:rsidP="00F549C8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1465CE40" wp14:editId="2096AD37">
+            <wp:extent cx="9210675" cy="5909480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1982802090" name="図 4" descr="【社内用・HPテンプレ更新用】単独データ_撮影位置・体制確認シート  -  互換モード - Word"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1982802090" name="図 1982802090" descr="【社内用・HPテンプレ更新用】単独データ_撮影位置・体制確認シート  -  互換モード - Word"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="21930" t="23770" r="22076" b="10364"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9215341" cy="5912474"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
-                  </wp:docPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="1C25FD68" w14:textId="77777777" w:rsidR="002007DE" w:rsidRDefault="002007DE" w:rsidP="002007DE">
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AACC72" w14:textId="77777777" w:rsidR="00356825" w:rsidRDefault="00356825">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F988616" w14:textId="49C00505" w:rsidR="002007DE" w:rsidRDefault="002007DE" w:rsidP="00A44368">
+    <w:p w14:paraId="0F988616" w14:textId="7B3D3181" w:rsidR="002007DE" w:rsidRDefault="002007DE" w:rsidP="00A44368">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="31"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6799"/>
         <w:gridCol w:w="7761"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF7E9D" w14:paraId="66E8EF40" w14:textId="77777777" w:rsidTr="000D334C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="727676FD" w14:textId="77777777" w:rsidR="00CF7E9D" w:rsidRPr="00F33E38" w:rsidRDefault="00CF7E9D" w:rsidP="00652C19">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F33E38">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">手順１　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>利用街区の確認、一</w:t>
             </w:r>
             <w:r w:rsidRPr="00F33E38">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>般の公園利用者用の通路確保</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BFB754" w14:textId="5FE710ED" w:rsidR="00CF7E9D" w:rsidRPr="00C30AA3" w:rsidRDefault="00CF7E9D" w:rsidP="00652C19">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2440,51 +1907,51 @@
               <w:t>し</w:t>
             </w:r>
             <w:r w:rsidRPr="00C30AA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ます。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7E9D" w14:paraId="3C1A36EC" w14:textId="77777777" w:rsidTr="000D334C">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112F4D02" w14:textId="06174BEB" w:rsidR="00CF7E9D" w:rsidRPr="00C30AA3" w:rsidRDefault="008F7479" w:rsidP="00652C19">
+          <w:p w14:paraId="112F4D02" w14:textId="06174BEB" w:rsidR="00CF7E9D" w:rsidRPr="00C30AA3" w:rsidRDefault="00356825" w:rsidP="00652C19">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-401149342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Yu Gothic UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF7E9D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -2899,51 +2366,55 @@
                                     <w:t>旧中川</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="56B1F881" id="テキスト ボックス 1198055311" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:345.55pt;margin-top:7.15pt;width:67.5pt;height:33.75pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVNuQCEAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yJQuMOEXWIsOA&#10;oi2QDj0rshQbkEWNUmJnXz9KjpOu22nYRaZI+pF8fFredI1hR4W+BlvwyWjMmbISytruC/79efNh&#10;wZkPwpbCgFUFPynPb1bv3y1bl6spVGBKhYxArM9bV/AqBJdnmZeVaoQfgVOWghqwEYGuuM9KFC2h&#10;NyabjsfzrAUsHYJU3pP3rg/yVcLXWsnwqLVXgZmCU28hnZjOXTyz1VLkexSuquW5DfEPXTSitlT0&#10;AnUngmAHrP+AamqJ4EGHkYQmA61rqdIMNM1k/GaabSWcSrMQOd5daPL/D1Y+HLfuCVnovkBHC4yE&#10;tM7nnpxxnk5jE7/UKaM4UXi60Ka6wCQ5F7PP0xlFJIU+TRfz6SyiZNefHfrwVUHDolFwpK0kssTx&#10;3oc+dUiJtSxsamPSZoxlbcHnHwn+twiBG0s1rq1GK3S7jtVlwVMD0bOD8kTTIfSL905uaurhXvjw&#10;JJA2TW2TesMjHdoA1YKzxVkF+PNv/phPC6AoZy0pp+D+x0Gg4sx8s7SaKLPBwMHYDYY9NLdAYpzQ&#10;u3AymfQDBjOYGqF5IVGvYxUKCSupVsFlwOFyG3oF07OQar1OaSQnJ8K93ToZwSNbkdPn7kWgOxMf&#10;aGMPMKhK5G/473N7nteHALpOy7nyeCacpJjWe342Ueuv7ynr+rhXvwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAN9f4E3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44KiEOJU&#10;CIlSkECi5QPcZBuniddR7Kbh71lOcNvdGc2+KVaz68WEY2g9aVCLBARS5euWGg1fu+ebDESIhmrT&#10;e0IN3xhgVV5eFCav/Zk+cdrGRnAIhdxosDEOuZShsuhMWPgBibWDH52JvI6NrEdz5nDXy2WSpNKZ&#10;lviDNQM+Way67clpWLcHtfuYumaw3evL+m3zftwco9bXV/PjA4iIc/wzwy8+o0PJTHt/ojqIXkN6&#10;rxRbWbi7BcGGbJnyYc+DykCWhfzfoPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlTbk&#10;AhACAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;31/gTd8AAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shapetype w14:anchorId="56B1F881" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="テキスト ボックス 1198055311" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:345.55pt;margin-top:7.15pt;width:67.5pt;height:33.75pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVNuQCEAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yJQuMOEXWIsOA&#10;oi2QDj0rshQbkEWNUmJnXz9KjpOu22nYRaZI+pF8fFredI1hR4W+BlvwyWjMmbISytruC/79efNh&#10;wZkPwpbCgFUFPynPb1bv3y1bl6spVGBKhYxArM9bV/AqBJdnmZeVaoQfgVOWghqwEYGuuM9KFC2h&#10;NyabjsfzrAUsHYJU3pP3rg/yVcLXWsnwqLVXgZmCU28hnZjOXTyz1VLkexSuquW5DfEPXTSitlT0&#10;AnUngmAHrP+AamqJ4EGHkYQmA61rqdIMNM1k/GaabSWcSrMQOd5daPL/D1Y+HLfuCVnovkBHC4yE&#10;tM7nnpxxnk5jE7/UKaM4UXi60Ka6wCQ5F7PP0xlFJIU+TRfz6SyiZNefHfrwVUHDolFwpK0kssTx&#10;3oc+dUiJtSxsamPSZoxlbcHnHwn+twiBG0s1rq1GK3S7jtVlwVMD0bOD8kTTIfSL905uaurhXvjw&#10;JJA2TW2TesMjHdoA1YKzxVkF+PNv/phPC6AoZy0pp+D+x0Gg4sx8s7SaKLPBwMHYDYY9NLdAYpzQ&#10;u3AymfQDBjOYGqF5IVGvYxUKCSupVsFlwOFyG3oF07OQar1OaSQnJ8K93ToZwSNbkdPn7kWgOxMf&#10;aGMPMKhK5G/473N7nteHALpOy7nyeCacpJjWe342Ueuv7ynr+rhXvwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAN9f4E3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo44KiEOJU&#10;CIlSkECi5QPcZBuniddR7Kbh71lOcNvdGc2+KVaz68WEY2g9aVCLBARS5euWGg1fu+ebDESIhmrT&#10;e0IN3xhgVV5eFCav/Zk+cdrGRnAIhdxosDEOuZShsuhMWPgBibWDH52JvI6NrEdz5nDXy2WSpNKZ&#10;lviDNQM+Way67clpWLcHtfuYumaw3evL+m3zftwco9bXV/PjA4iIc/wzwy8+o0PJTHt/ojqIXkN6&#10;rxRbWbi7BcGGbJnyYc+DykCWhfzfoPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlTbk&#10;AhACAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;31/gTd8AAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="0776A0CB" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="00A13542" w:rsidRDefault="00502638" w:rsidP="00502638">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>旧中川</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -3553,154 +3024,154 @@
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:hint="eastAsia"/>
                                         </w:rPr>
                                         <w:t>誘導員</w:t>
                                       </w:r>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                   <a:prstTxWarp prst="textNoShape">
                                     <a:avLst/>
                                   </a:prstTxWarp>
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1E6C368A" id="グループ化 39" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:418pt;margin-top:203.8pt;width:299.25pt;height:46.85pt;z-index:251658251" coordsize="38009,5949" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRhvvcPgcAAA4xAAAOAAAAZHJzL2Uyb0RvYy54bWzsW12P20QUfUfiP1h+p7HHH7GjZqtlSwvS&#10;qq1oUZ+9jr2x5HiM7d1kedxIFQ/w2CIBTyCeUAUSSFUlED8maiv+BWc+bCdZJ5sENbuF9CEdf8zY&#10;c33m3HvPnb15azSIldMgyyOadFX9hqYqQeLTXpQcd9XPHt35wFGVvPCSnhfTJOiqZ0Gu3tp7/72b&#10;w7QTENqncS/IFAyS5J1h2lX7RZF2Wq3c7wcDL79B0yDBxZBmA6/AYXbc6mXeEKMP4hbRNLs1pFkv&#10;zagf5DnO3hYX1T0+fhgGfnE/DPOgUOKuincr+G/Gf4/Yb2vvptc5zry0H/nyNbwN3mLgRQkeWg11&#10;2ys85SSLLgw1iPyM5jQsbvh00KJhGPkBnwNmo2tzs7mb0ZOUz+W4MzxOKzPBtHN22nhY/97p3Sx9&#10;mD7IYIlhegxb8CM2l1GYDdj/eEtlxE12VpksGBWKj5OGo2lm21IVH9cs13RdS9jU78PwF7r5/Y+m&#10;Oroame/YKh/bmnmZYQp45LUF8n9ngYd9Lw24YfMOLPAgU6JeVyUASOINgNLXz398/ezlqz9/aP39&#10;9IVoKbjKTcR7VAbLOzlst461lk3a66RZXtwN6EBhja6aAcAcV97pYV7g+bBPeQt7aELvRHHMQRwn&#10;7ERO46jHzvEDtoqCgzhTTj3gvxjpbAoYYuouHLGeMHc5Fd4qzuKADREnnwYhrINPTfiL8JVZj+n5&#10;fpAUurjU93qBeJSl4V/5sPIt+KP5gGzkEC9ZjS0HKO8Ug5Rji3eW97OuAV/YVWdt2YuJzlUP/mSa&#10;FFXnQZTQrGmAGLOSTxb3l0YSpmFWKkZHI46cdgmNI9o7A5oyKogmT/07ET7koZcXD7wMzAKIgS2L&#10;+/gJYzrsqlS2VKVPsy+azrP7AXdcVZUhmKqr5p+feFmgKvEnCRaCq5smozZ+YFptBuNs+srR9JXk&#10;ZHBAAQYdvJz6vMnuL+KyGWZ08Bikus+eikte4uPZQE/ZPCgEf4KU/WB/n98EMku94jB5mPpsaGZl&#10;BtNHo8delkosF+CMe7Rcel5nDtLiXtYzofsnBQ0jjndmZ2FVaX/QwBRTiWa9hg2jXMOT818n458n&#10;4z8m429effVMwRV8TsYqa3Ce7RDDVRVwG2kT15LcVpKfQ1zXlNxHLFdzpD+5jPtYP8sU1Id+huZI&#10;pAnGvQLq0zFJSX0/PX315ImCE9xaa7EdgSsgrB+WqKR5osMuQBFzD7ItFlXpXEo2kyAJ4jhKc8bN&#10;FwDCaJGdniIvHMxSRiPFCYabIssd523Oef9hhvOL7Hpx3BZiHgNrUyz8yfjJ5Pz55PzlZPylMhl/&#10;PxmPJ+e/4FjBPbNcoBSjDykiAu4g68ChDN2qiFFva5bb5vQpmbGkBRusZ+EKp4WLDFgHOZvEQQrc&#10;qm1YIiyoIqTmRV+5cE7BtbPZrgvHRxDuGw3hutEQbpt9n01d9jUDdO3Xljlw+EUJyHkHbgoYruXA&#10;dV13dV1gsMmFt13LhlsvgbiyC0c/x7hWLpwgoptx4Tgxu2zl0dKEZTsuvFqUzDWz5aq7mlyva3v3&#10;5nWd7xKYFRKYnTPfXsKyDWdeUcASZz7PCis7c8M22++IM6+Sl6sA+M6ZV4qaAbwscOZSMlnLmTPB&#10;lzA/h2RSxpbwaXWy6ZiuzQJaFlUatm7oK2qRjqURDRmw7GfqPNKAY2nOx6VIWokJpXy4UHogm0gP&#10;mAemMRc3G8RwXBl2oG07tki3L1McTMi0mgxzTGTkQgxZOMMtcBWp4rxGsVXGeivKD7pOIIIJnUZr&#10;y9nVuCAWkCNxIdvATTX7tbONZTHK0XEpG87ctQtzGJa5fDOr2MyKvG9Hp70KL7AlVfaapXgsgX77&#10;dRoQmfAqb777/c2Lbyfnv03GX3Ox4i+FcM5n7wGZ9yCRda2ytiEoXQkhMn5cCtWyvGXYxNAbSRf5&#10;o42ylsgRNavtclJeTB9xlCwVMLfIBSvUVZoLMius1W0XZGptN1xUkBELnXG7BCLz0dtApL0MkdxH&#10;L0ckI8aZMqtjE+naS8lsh0JZxpz1GO8GCmelry0g0kBlXUbei3VdXquRwGQV7ZVTQVfXbGzsYGG4&#10;RgyLa6d1uAVxVzcRpUtxV7M4khfz5VpF7o3EXfC6FL+uIhSAU9mpu2KLhQHULEgIpQC/XkKIMmqb&#10;QQ1IbFJ3Hc0ldl1mkEj0OpelS839KgTXq5lt/ag2qlxICBdmv2ST7FfEJjpkmLn11lxjvXyWRLfr&#10;tEi0p9Oi+VlugbVIBY/XogyNE3LhIprbcNPNJdO8kP2tUILe6ddsZ121h2aFYHGX2K253eZ/mdjN&#10;70IhlZC70vK3TMcWKpClE20+fkZtrxSBdNGeZrsdDbA9fivki9sOuHdlLLkF7+Aa7LurY4ItZdZG&#10;lVkvKWlNJ9hr5TGWpiPNbtDZr2EKU9XtdinM29pVOo1u3same14nkH8gwHb1Tx9znan+M4a9fwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAP11a6HjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQ&#10;hO+FvoPYQm+N5PqnwfU6hND2FApNCqU3xdrYJpZkLMV23r7KqTkOM8x8U6xm3bGRBtdagxAtBDAy&#10;lVWtqRG+9+9PS2DOS6NkZw0hXMjBqry/K2Su7GS+aNz5moUS43KJ0Hjf55y7qiEt3cL2ZIJ3tIOW&#10;Psih5mqQUyjXHX8WIuNatiYsNLKnTUPVaXfWCB+TnNZx9DZuT8fN5Xeffv5sI0J8fJjXr8A8zf4/&#10;DFf8gA5lYDrYs1GOdQjLOAtfPEIiXjJg10QSJymwA0Iqohh4WfDbE+UfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJGG+9w+BwAADjEAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAP11a6HjAAAADAEAAA8AAAAAAAAAAAAAAAAAmAkAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACoCgAAAAA=&#10;">
-                      <v:rect id="正方形/長方形 20" o:spid="_x0000_s1034" style="position:absolute;width:38009;height:5949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCR6YRuxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvBf/DMoVeim4ULBJdpSpCqRT8QjwO2TEJZmdDdqvRX+8cCj0O77zPzDOZta5SV2pC6dlAv5eA&#10;Is68LTk3cNivuiNQISJbrDyTgTsFmE07LxNMrb/xlq67mCuBcEjRQBFjnWodsoIchp6viSU7+8Zh&#10;lLHJtW3wJnBX6UGSfGiHJcuFAmtaFJRddr9OKLY87Yf9783PemHrIz62w+X73Ji31/ZzDCpSG/+X&#10;/9pf1sBAvhcX8QA9fQIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCR6YRuxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
+                    <v:group w14:anchorId="1E6C368A" id="グループ化 39" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:418pt;margin-top:203.8pt;width:299.25pt;height:46.85pt;z-index:251658251" coordsize="38009,5949" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ07KSQgcAAA0xAAAOAAAAZHJzL2Uyb0RvYy54bWzsW12P20QUfUfiP1h+p7HHH7GjZqtlSwvS&#10;qq1oUZ+9jr2x5HiM7d1kedxIFQ/w2CIBTyCeUAUSSFUlED8maiv+BWc+bCdZJ5sENbuF9CEdf8zY&#10;c33m3HvPnb15azSIldMgyyOadFX9hqYqQeLTXpQcd9XPHt35wFGVvPCSnhfTJOiqZ0Gu3tp7/72b&#10;w7QTENqncS/IFAyS5J1h2lX7RZF2Wq3c7wcDL79B0yDBxZBmA6/AYXbc6mXeEKMP4hbRNLs1pFkv&#10;zagf5DnO3hYX1T0+fhgGfnE/DPOgUOKuincr+G/Gf4/Yb2vvptc5zry0H/nyNbwN3mLgRQkeWg11&#10;2ys85SSLLgw1iPyM5jQsbvh00KJhGPkBnwNmo2tzs7mb0ZOUz+W4MzxOKzPBtHN22nhY/97p3Sx9&#10;mD7IYIlhegxb8CM2l1GYDdj/eEtlxE12VpksGBWKj5OGo2lm21IVH9cs13RdS9jU78PwF7r5/Y+m&#10;Oroame/YKh/bmnmZYQp45LUF8n9ngYd9Lw24YfMOLPAgU6JeVyUASOINgNLXz398/ezlqz9/aP39&#10;9IVoKbjKTcR7VAbLOzlst461lk3a66RZXtwN6EBhja6aAcAcV97pYV7g+bBPeQt7aELvRHHMQRwn&#10;7ERO46jHzvEDtoqCgzhTTj3gvxjpbAoYYuouHLGeMHc5Fd4qzuKADREnnwYhrINPTfiL8JVZj+n5&#10;fpAUurjU93qBeJSl4V/5sPIt+KP5gGzkEC9ZjS0HKO8Ug5Rji3eW97OuAV/YVWdt2YuJzlUP/mSa&#10;FFXnQZTQrGmAGLOSTxb3l0YSpmFWKkZHI44cu4TGEe2dAU0ZFUSTp/6dCB/y0MuLB14GZgHEwJbF&#10;ffyEMR12VSpbqtKn2RdN59n9gDuuqsoQTNVV889PvCxQlfiTBAvB1U2TURs/MK02g3E2feVo+kpy&#10;MjigAIMOXk593mT3F3HZDDM6eAxS3WdPxSUv8fFsoKdsHhSCP0HKfrC/z28CmaVecZg8TH02NLMy&#10;g+mj0WMvSyWWC3DGPVouPa8zB2lxL+uZ0P2TgoYRxzuzs7CqtD9oYIqpRLNew4ZRruHJ+a+T8c+T&#10;8R+T8Tevvnqm4Ao+J2OVNTjPdojhqgq4jbSJa0luK8nPIa5rSu4jlqs50p9cxn2sn2UK6kM/Q3Mk&#10;0gTjXgH16ZikpL6fnr568kTBCW6ttdiOwBUQ1g9LVNI80WEXoIi5B9kWi6p0LiWbSZAEcRylOePm&#10;CwBhtMhOT5EXDmYpo5HiBMNNkeWO8zbnvP8ww/lFdr04bgsxj4G1KRb+ZPxkcv58cv5yMv5SmYy/&#10;n4zHk/NfcKzgnlkuUIrRhxQRAXeQdeBQhm5VxKi3Ncttc/qUzFjSgg3Ws3CF08JFBqyDnE3iIAVu&#10;1TYsERZUEVLzoq9ceLuc41UAHB9BuG80hOtGQ7ht9n02ddnXDNC1X1vmwOEXJSDnHbgpPtFaDlzX&#10;dVfXBQabXHjbtWy49RKIK7tw9HOMa+XCCSK6GReOE7PLVh4tTVi248KrRclcM1uuuqvJ9bq2d29e&#10;1/kugVkhgbkKrttSunLNuI95ybcuYBgVBSxx5vOssLIzN2yz/Y44c55P1ZnjdvPxnTOvFDUDeFng&#10;zGW8tZYzZ4IvYX4OyaSMLeHT6mTTMV2bBbQsqjRs3dBX1CIdSyMaMmDZz9R5pAHH0pyPS5G0EhNK&#10;+XCh9EA2kR4wD0xjLm42iOG4MuxA23a48uR1LlMcTMi0mgxzTGTkQgxZOMMtcBWp4rxGsVXGeivK&#10;D7pOIIIJnUZry9nVuCAWkCNxIdvATTX7tbONZTHK0XEpG87ctQtzGJa5fDOr2MyKvG9Hp92FOdvT&#10;ZbdBHSAy4VXefPf7mxffTs5/m4y/5mLFXwrhnM98P2Teg0TWtcrahqB0JYTI+HEpVMvylmETQ28k&#10;XeSPNspaIkfUrLbLSXkxfcRRslTA3CIXrFBXaS7IrLBWt12QqbXdcFFBRix0xu0y3mY+ehuItJch&#10;sqoOLUYkI8aZMqtjE+naS8lsh0JZxpz1GO8GCmelry0g0kBlXUbei3VdXquRVMkq2iungq6u2djY&#10;wcJwjRgWT7fqcAvirm4iSpfirmZxJC/my7WK3BuJu1Ux6yoiAfiUnbgrdlgYAM2CfFCm7Ovlg6ii&#10;thnSAMQmcdfRXGLXVQYJxMuzpeZ+FYDrxcx2flT7VC7kgwuTX7JJ8itCEx0qzNxyay6xXj5Lott1&#10;ViTa01nR/Cy3QFqkgsdrUYXGCbzSFEPJo6US9lzKfMk0LyR/K1Sgd/I121hXbaFZIVbc5XVr7rb5&#10;P8rXZH4TCk6ss/wt07GFCGTpRJsPn1HaKzUgXbSn2W5HA2yL3wrp4rbj7V0VS+7AO7gG2+7qmGBL&#10;ibVRJdZLKlrT+fVaaYyl6ciyG2T265fBQJmSVLhLYd7WptJpdPM29tzzMoH8+wC2qX/6mMtM9V8x&#10;7P0DAAD//wMAUEsDBBQABgAIAAAAIQD9dWuh4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;asMwEITvhb6D2EJvjeT6p8H1OoTQ9hQKTQqlN8Xa2CaWZCzFdt6+yqk5DjPMfFOsZt2xkQbXWoMQ&#10;LQQwMpVVrakRvvfvT0tgzkujZGcNIVzIwaq8vytkruxkvmjc+ZqFEuNyidB43+ecu6ohLd3C9mSC&#10;d7SDlj7IoeZqkFMo1x1/FiLjWrYmLDSyp01D1Wl31ggfk5zWcfQ2bk/HzeV3n37+bCNCfHyY16/A&#10;PM3+PwxX/IAOZWA62LNRjnUIyzgLXzxCIl4yYNdEEicpsANCKqIYeFnw2xPlHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBJ07KSQgcAAA0xAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD9dWuh4wAAAAwBAAAPAAAAAAAAAAAAAAAAAJwJAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAArAoAAAAA&#10;">
+                      <v:rect id="正方形/長方形 20" o:spid="_x0000_s1028" style="position:absolute;width:38009;height:5949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCR6YRuxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvBf/DMoVeim4ULBJdpSpCqRT8QjwO2TEJZmdDdqvRX+8cCj0O77zPzDOZta5SV2pC6dlAv5eA&#10;Is68LTk3cNivuiNQISJbrDyTgTsFmE07LxNMrb/xlq67mCuBcEjRQBFjnWodsoIchp6viSU7+8Zh&#10;lLHJtW3wJnBX6UGSfGiHJcuFAmtaFJRddr9OKLY87Yf9783PemHrIz62w+X73Ji31/ZzDCpSG/+X&#10;/9pf1sBAvhcX8QA9fQIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCR6YRuxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                         <v:textbox>
                           <w:txbxContent>
                             <w:p w14:paraId="3201AF58" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="004E6ADC" w:rsidRDefault="00502638" w:rsidP="00502638">
                               <w:pPr>
                                 <w:jc w:val="left"/>
                                 <w:rPr>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                                 <w:t>凡例</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
-                      <v:group id="グループ化 33" o:spid="_x0000_s1035" style="position:absolute;left:682;top:2729;width:8299;height:2591" coordsize="8299,2593" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWWgANxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa4NA&#10;FMTvgX6H5RV6S1YjDcFmIyJN6SEU8gdKbw/3RUX3rbhbNd++Wyj0OMzMb5hdNptOjDS4xrKCeBWB&#10;IC6tbrhScL0cllsQziNr7CyTgjs5yPYPix2m2k58ovHsKxEg7FJUUHvfp1K6siaDbmV74uDd7GDQ&#10;BzlUUg84Bbjp5DqKNtJgw2Ghxp6Kmsr2/G0UvE045Un8Oh7bW3H/ujx/fB5jUurpcc5fQHia/X/4&#10;r/2uFSQJ/H4JP0DufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWWgANxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                        <v:oval id="楕円 19" o:spid="_x0000_s1036" style="position:absolute;top:204;width:2159;height:2159;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXmT8uwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbrQgGl1FFEsPIhhFPA7ZMYlmZ0N2o6m/vlso9DaP9znzZWtK8aDaFZYVDAcRCOLU&#10;6oIzBafjtj8B4TyyxtIyKfgmB8tF522OsbZPPtAj8ZkIIexiVJB7X8VSujQng25gK+LAXW1t0AdY&#10;Z1LX+AzhppSjKBpLgwWHhhwrWueU3pPGKGg+3z8Stu5wOV/pdWtov9tuGqV63XY1A+Gp9f/iP/eX&#10;DvOn8PtLOEAufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXmT8uwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt">
+                      <v:group id="グループ化 33" o:spid="_x0000_s1029" style="position:absolute;left:682;top:2729;width:8299;height:2591" coordsize="8299,2593" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWWgANxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa4NA&#10;FMTvgX6H5RV6S1YjDcFmIyJN6SEU8gdKbw/3RUX3rbhbNd++Wyj0OMzMb5hdNptOjDS4xrKCeBWB&#10;IC6tbrhScL0cllsQziNr7CyTgjs5yPYPix2m2k58ovHsKxEg7FJUUHvfp1K6siaDbmV74uDd7GDQ&#10;BzlUUg84Bbjp5DqKNtJgw2Ghxp6Kmsr2/G0UvE045Un8Oh7bW3H/ujx/fB5jUurpcc5fQHia/X/4&#10;r/2uFSQJ/H4JP0DufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWWgANxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:oval id="楕円 19" o:spid="_x0000_s1030" style="position:absolute;top:204;width:2159;height:2159;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXmT8uwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbrQgGl1FFEsPIhhFPA7ZMYlmZ0N2o6m/vlso9DaP9znzZWtK8aDaFZYVDAcRCOLU&#10;6oIzBafjtj8B4TyyxtIyKfgmB8tF522OsbZPPtAj8ZkIIexiVJB7X8VSujQng25gK+LAXW1t0AdY&#10;Z1LX+AzhppSjKBpLgwWHhhwrWueU3pPGKGg+3z8Stu5wOV/pdWtov9tuGqV63XY1A+Gp9f/iP/eX&#10;DvOn8PtLOEAufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXmT8uwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt">
                           <v:stroke joinstyle="miter"/>
                         </v:oval>
-                        <v:shape id="テキスト ボックス 30" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:1705;width:6594;height:2593;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAk+QfzwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFvamqS6IdI0igm4VFNR9gKEZm9pmUppsrW9vDoLHj+9/vuxtLTpqfelYwXiUgCDOnS65&#10;UPB32QxnIHxA1lg7JgUP8rBcfAzmmGp35xN151CIGMI+RQUmhCaV0ueGLPqRa4gjd3WtxRBhW0jd&#10;4j2G21pOkmQqLZYcGww2tDaUV+d/q2BbXseXY1cVjal2v9t9drhlt6DU12e/+gERqA9v8cudaQXf&#10;cX38En+AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJPkH88AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                        <v:shape id="テキスト ボックス 30" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:1705;width:6594;height:2593;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAk+QfzwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFvamqS6IdI0igm4VFNR9gKEZm9pmUppsrW9vDoLHj+9/vuxtLTpqfelYwXiUgCDOnS65&#10;UPB32QxnIHxA1lg7JgUP8rBcfAzmmGp35xN151CIGMI+RQUmhCaV0ueGLPqRa4gjd3WtxRBhW0jd&#10;4j2G21pOkmQqLZYcGww2tDaUV+d/q2BbXseXY1cVjal2v9t9drhlt6DU12e/+gERqA9v8cudaQXf&#10;cX38En+AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJPkH88AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox inset="0,0,0,0">
                             <w:txbxContent>
                               <w:p w14:paraId="05B09039" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="004E6ADC" w:rsidRDefault="00502638" w:rsidP="00502638">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                                 <w:r w:rsidRPr="004E6ADC">
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>スタッフ</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
-                      <v:group id="グループ化 34" o:spid="_x0000_s1038" style="position:absolute;left:11191;top:2729;width:7956;height:2591" coordsize="7958,2593" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZs5h5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1p1RapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1E0lQYLDgs5VrTJKX2ef4yCXYvtehxvm8PzsXndL1/H2yEmpQb9bj0H4anz/+F3&#10;e68VjCfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmzmHnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                        <v:oval id="楕円 21" o:spid="_x0000_s1039" style="position:absolute;top:204;width:2159;height:2159;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjBmwzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33bhCW1JXEaW1pV5MxfNr9pkEs29DdtX4792C4HGY+WaY2aKztbhQ6yvHGibjBARx&#10;7kzFhYb978foDYQPyAZrx6ThRh4W835vhqlxV97RJQuFiCXsU9RQhtCkUvq8JIt+7Bri6B1dazFE&#10;2RbStHiN5baWKklepMWK40KJDa1Kyk/Z2WpQf5nLD4fXzfR7+7Pibq0+1V5pPRx0y3cQgbrwDD/o&#10;LxO5Cfx/iT9Azu8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYwZsM8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
+                      <v:group id="グループ化 34" o:spid="_x0000_s1032" style="position:absolute;left:11191;top:2729;width:7956;height:2591" coordsize="7958,2593" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZs5h5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1p1RapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1E0lQYLDgs5VrTJKX2ef4yCXYvtehxvm8PzsXndL1/H2yEmpQb9bj0H4anz/+F3&#10;e68VjCfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmzmHnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:oval id="楕円 21" o:spid="_x0000_s1033" style="position:absolute;top:204;width:2159;height:2159;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjBmwzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33bhCW1JXEaW1pV5MxfNr9pkEs29DdtX4792C4HGY+WaY2aKztbhQ6yvHGibjBARx&#10;7kzFhYb978foDYQPyAZrx6ThRh4W835vhqlxV97RJQuFiCXsU9RQhtCkUvq8JIt+7Bri6B1dazFE&#10;2RbStHiN5baWKklepMWK40KJDa1Kyk/Z2WpQf5nLD4fXzfR7+7Pibq0+1V5pPRx0y3cQgbrwDD/o&#10;LxO5Cfx/iT9Azu8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYwZsM8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
                           <v:stroke joinstyle="miter"/>
                         </v:oval>
-                        <v:shape id="テキスト ボックス 31" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:1364;width:6594;height:2593;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLtaJoxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1U0qSImuIoI2FVrw5wEO2WM2Jns2ZNeYvn23IHg5zMw3zGI12Eb01PnKsYJ0koAg&#10;LpyuuFRwPm3fPkD4gKyxcUwKfsnDajl6WWCm3Z0P1B9DKSKEfYYKTAhtJqUvDFn0E9cSR+/iOosh&#10;yq6UusN7hNtGvifJTFqsOC4YbGljqKiPN6tgV13S009fl62pvz53+/z7ml+DUq/jYT0HEWgIz/Cj&#10;nWsF0xT+v8QfIJd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEu1omjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                        <v:shape id="テキスト ボックス 31" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:1364;width:6594;height:2593;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLtaJoxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1U0qSImuIoI2FVrw5wEO2WM2Jns2ZNeYvn23IHg5zMw3zGI12Eb01PnKsYJ0koAg&#10;LpyuuFRwPm3fPkD4gKyxcUwKfsnDajl6WWCm3Z0P1B9DKSKEfYYKTAhtJqUvDFn0E9cSR+/iOosh&#10;yq6UusN7hNtGvifJTFqsOC4YbGljqKiPN6tgV13S009fl62pvz53+/z7ml+DUq/jYT0HEWgIz/Cj&#10;nWsF0xT+v8QfIJd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEu1omjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox inset="0,0,0,0">
                             <w:txbxContent>
                               <w:p w14:paraId="61999899" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="004E6ADC" w:rsidRDefault="00502638" w:rsidP="00502638">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>被写体</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
-                      <v:group id="グループ化 37" o:spid="_x0000_s1041" style="position:absolute;left:20062;top:1705;width:8496;height:3614" coordsize="8502,3614" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApYQYOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1rFVapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1H0JQ0WHBZyrGiTU/o8/xgFuxbb9TjeNofnY/O6XybH2yEmpQb9bj0H4anz/+F3&#10;e68VjKfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClhBg7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-[...2 lines deleted...]
-                          <v:line id="直線コネクタ 25" o:spid="_x0000_s1044" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="362310,0" to="480005,205790" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQk29pxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYXcGrmCtMWJEkIfoZeGNK/zxtpYJtbKWIrj/vuoUOhxmJlvmOm8d7XoqA2VZw2PowwE&#10;ceFNxaWG3fbj4QVEiMgGa8+k4YcCzGeDuynmxl/5m7pNLEWCcMhRg42xyaUMhSWHYeQb4uSdfOsw&#10;JtmW0rR4TXBXS5VlT9JhxWnBYkOvlorz5uI07G0ncfX1/H44Ljv5psZqXS6V1sP7fjEBEamP/+G/&#10;9qfRoMbw+yX9ADm7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFCTb2nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
+                      <v:group id="グループ化 37" o:spid="_x0000_s1035" style="position:absolute;left:20062;top:1705;width:8496;height:3614" coordsize="8502,3614" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApYQYOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1rFVapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1H0JQ0WHBZyrGiTU/o8/xgFuxbb9TjeNofnY/O6XybH2yEmpQb9bj0H4anz/+F3&#10;e68VjKfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClhBg7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:group id="グループ化 23" o:spid="_x0000_s1036" style="position:absolute;width:3238;height:3236" coordsize="480005,459033" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTg5bQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbplUU6RpFZFc8yIJ1Ydnbo3m2xealNLGt/94sCB6HmfmGWW97U4mWGldaVhBPIxDE&#10;mdUl5wp+Ll+TFQjnkTVWlknBgxxsN8PBGhNtOz5Tm/pcBAi7BBUU3teJlC4ryKCb2po4eFfbGPRB&#10;NrnUDXYBbio5i6KlNFhyWCiwpn1B2S29GwWHDrvdPP5sT7fr/vF3WXz/nmJSajzqdx8gPPX+HX61&#10;j1rBbA7/X8IPkJsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANODltDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                          <v:rect id="正方形/長方形 24" o:spid="_x0000_s1037" style="position:absolute;left:112144;top:207033;width:252000;height:252000;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOJjv+xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGNog6SuwQot7UlqRHp8ZJ9JSPZtzG6T+O+7hYLHYWa+YTbZZFoxUO9qywpWywgE&#10;cWF1zaWCU/62WINwHllja5kU3MhBtn2YbTDVduQvGo6+FAHCLkUFlfddKqUrKjLolrYjDt7F9gZ9&#10;kH0pdY9jgJtWxlGUSIM1h4UKO9pXVDTHH6MgGT7z5/dmXF+771ucDK+H/NwelHqcT7sXEJ4mfw//&#10;tz+0gvgJ/r6EHyC3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOJjv+xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1.5pt"/>
+                          <v:line id="直線コネクタ 25" o:spid="_x0000_s1038" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="362310,0" to="480005,205790" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQk29pxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYXcGrmCtMWJEkIfoZeGNK/zxtpYJtbKWIrj/vuoUOhxmJlvmOm8d7XoqA2VZw2PowwE&#10;ceFNxaWG3fbj4QVEiMgGa8+k4YcCzGeDuynmxl/5m7pNLEWCcMhRg42xyaUMhSWHYeQb4uSdfOsw&#10;JtmW0rR4TXBXS5VlT9JhxWnBYkOvlorz5uI07G0ncfX1/H44Ljv5psZqXS6V1sP7fjEBEamP/+G/&#10;9qfRoMbw+yX9ADm7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFCTb2nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
                             <v:stroke joinstyle="miter"/>
                           </v:line>
-                          <v:line id="直線コネクタ 26" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,8626" to="117695,214416" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdsjuqxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33ZiWIKmraEBaipdYaentkX0m0ezbkF01/feuIPQ4zMw3zGLVm0ZcqXO1ZQWzaQSC&#10;uLC65lLB4Ws7mYNwHlljY5kU/JGD1XI4WGCq7Y1zuu59KQKEXYoKKu/bVEpXVGTQTW1LHLyj7Qz6&#10;ILtS6g5vAW4aGUdRIg3WHBYqbCmrqDjvL0ZB/x1/brOX5Jj/5q8/2Wn2Xu42rNR41K/fQHjq/X/4&#10;2f7QCuIEHl/CD5DLOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdsjuqxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
+                          <v:line id="直線コネクタ 26" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,8626" to="117695,214416" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdsjuqxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33ZiWIKmraEBaipdYaentkX0m0ezbkF01/feuIPQ4zMw3zGLVm0ZcqXO1ZQWzaQSC&#10;uLC65lLB4Ws7mYNwHlljY5kU/JGD1XI4WGCq7Y1zuu59KQKEXYoKKu/bVEpXVGTQTW1LHLyj7Qz6&#10;ILtS6g5vAW4aGUdRIg3WHBYqbCmrqDjvL0ZB/x1/brOX5Jj/5q8/2Wn2Xu42rNR41K/fQHjq/X/4&#10;2f7QCuIEHl/CD5DLOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdsjuqxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
                             <v:stroke joinstyle="miter"/>
                           </v:line>
                         </v:group>
-                        <v:shape id="テキスト ボックス 32" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:1910;top:1023;width:6592;height:2591;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7ZzwfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kYFKdFVRFCj0II/D3DIHrMx2bMhu8b07buFQi+HmfmGWa57W4uOWl86VjAZJyCI&#10;c6dLLhTcrrv3DxA+IGusHZOCb/KwXg3elphq9+IzdZdQiAhhn6ICE0KTSulzQxb92DXE0bu71mKI&#10;si2kbvEV4baW0ySZS4slxwWDDW0N5dXlaRXsy/vk+tVVRWOq42F/yj4f2SMoNRr2mwWIQH34D/+1&#10;M61gNoXfL/EHyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALtnPB/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                        <v:shape id="テキスト ボックス 32" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:1910;top:1023;width:6592;height:2591;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7ZzwfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kYFKdFVRFCj0II/D3DIHrMx2bMhu8b07buFQi+HmfmGWa57W4uOWl86VjAZJyCI&#10;c6dLLhTcrrv3DxA+IGusHZOCb/KwXg3elphq9+IzdZdQiAhhn6ICE0KTSulzQxb92DXE0bu71mKI&#10;si2kbvEV4baW0ySZS4slxwWDDW0N5dXlaRXsy/vk+tVVRWOq42F/yj4f2SMoNRr2mwWIQH34D/+1&#10;M61gNoXfL/EHyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALtnPB/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox inset="0,0,0,0">
                             <w:txbxContent>
                               <w:p w14:paraId="5C8000C5" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="004E6ADC" w:rsidRDefault="00502638" w:rsidP="00502638">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>カメラ</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
-                      <v:group id="グループ化 38" o:spid="_x0000_s1047" style="position:absolute;left:29547;top:2729;width:8093;height:2591" coordsize="8092,2590" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY/pJ8wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qJkqLRNcgYqUHKTQRxNuQHZOQ7GzIbpP477uHQo+P971LJ9OKgXpXW1YQLyMQxIXV&#10;NZcKrvnH6waE88gaW8uk4EkO0v3sZYeJtiN/05D5UoQQdgkqqLzvEildUZFBt7QdceAetjfoA+xL&#10;qXscQ7hp5SqK3qXBmkNDhR0dKyqa7McoOI84Htbxabg0j+Pznr993S4xKbWYT4ctCE+T/xf/uT+1&#10;gnUYG76EHyD3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBY/pJ8wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-[...1 lines deleted...]
-                          <v:oval id="楕円 28" o:spid="_x0000_s1049" style="position:absolute;width:216000;height:216000;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyPMWuwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b+B82Y8INtqwJmMpCCASV6MVKOI/dsW3szjbdBcq/Zw4mHl/e92I1+FadqY9NYAvTSQaKuAyu&#10;4crC4Ws3fgIVE7LDNjBZuFKE1fL+boG5Cxf+pHORKiUhHHO0UKfU5VrHsiaPcRI6YuF+Qu8xCewr&#10;7Xq8SLhvtcmymfbYsDTU2NGmpvK3OHkL5rsI5fE4f33cf7xveNiaF3Mw1o4ehvUzqERD+hf/ud+c&#10;+GSsfJEfoJc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPI8xa7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
+                      <v:group id="グループ化 38" o:spid="_x0000_s1041" style="position:absolute;left:29547;top:2729;width:8093;height:2591" coordsize="8092,2590" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY/pJ8wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qJkqLRNcgYqUHKTQRxNuQHZOQ7GzIbpP477uHQo+P971LJ9OKgXpXW1YQLyMQxIXV&#10;NZcKrvnH6waE88gaW8uk4EkO0v3sZYeJtiN/05D5UoQQdgkqqLzvEildUZFBt7QdceAetjfoA+xL&#10;qXscQ7hp5SqK3qXBmkNDhR0dKyqa7McoOI84Htbxabg0j+Pznr993S4xKbWYT4ctCE+T/xf/uT+1&#10;gnUYG76EHyD3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBY/pJ8wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                        <v:group id="グループ化 27" o:spid="_x0000_s1042" style="position:absolute;top:136;width:2159;height:2159" coordsize="216000,216000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsuJDTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WC0Tc8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKy4kNPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                          <v:oval id="楕円 28" o:spid="_x0000_s1043" style="position:absolute;width:216000;height:216000;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyPMWuwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b+B82Y8INtqwJmMpCCASV6MVKOI/dsW3szjbdBcq/Zw4mHl/e92I1+FadqY9NYAvTSQaKuAyu&#10;4crC4Ws3fgIVE7LDNjBZuFKE1fL+boG5Cxf+pHORKiUhHHO0UKfU5VrHsiaPcRI6YuF+Qu8xCewr&#10;7Xq8SLhvtcmymfbYsDTU2NGmpvK3OHkL5rsI5fE4f33cf7xveNiaF3Mw1o4ehvUzqERD+hf/ud+c&#10;+GSsfJEfoJc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPI8xa7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
                             <v:stroke joinstyle="miter"/>
                           </v:oval>
-                          <v:oval id="楕円 29" o:spid="_x0000_s1050" style="position:absolute;left:54864;top:51206;width:108000;height:108000;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdcGA1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdeMKVqOriKXV0l6M4vmZfSbB7NuQ3Wr8991Cocdh5pthFqvO1uJGra8caxgNExDE&#10;uTMVFxqOh7fnKQgfkA3WjknDgzyslr2nBabG3XlPtywUIpawT1FDGUKTSunzkiz6oWuIo3dxrcUQ&#10;ZVtI0+I9lttaqiSZSIsVx4USG9qUlF+zb6tBnTOXn04v2/HH1+eGu1f1ro5K60G/W89BBOrCf/iP&#10;3pnIzeD3S/wBcvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnXBgNcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
+                          <v:oval id="楕円 29" o:spid="_x0000_s1044" style="position:absolute;left:54864;top:51206;width:108000;height:108000;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdcGA1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdeMKVqOriKXV0l6M4vmZfSbB7NuQ3Wr8991Cocdh5pthFqvO1uJGra8caxgNExDE&#10;uTMVFxqOh7fnKQgfkA3WjknDgzyslr2nBabG3XlPtywUIpawT1FDGUKTSunzkiz6oWuIo3dxrcUQ&#10;ZVtI0+I9lttaqiSZSIsVx4USG9qUlF+zb6tBnTOXn04v2/HH1+eGu1f1ro5K60G/W89BBOrCf/iP&#10;3pnIzeD3S/wBcvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnXBgNcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
                             <v:stroke joinstyle="miter"/>
                           </v:oval>
                         </v:group>
-                        <v:shape id="テキスト ボックス 36" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:1501;width:6591;height:2590;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEXDocxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kYFKdFVRNBGoQV/HuCQPWZjsmdDdhvj27uFQi+HmfmGWa57W4uOWl86VjAZJyCI&#10;c6dLLhRcL7v3DxA+IGusHZOCJ3lYrwZvS0y1e/CJunMoRISwT1GBCaFJpfS5IYt+7Bri6N1cazFE&#10;2RZSt/iIcFvLaZLMpcWS44LBhraG8ur8YxXsy9vk8t1VRWOqw+f+mH3ds3tQajTsNwsQgfrwH/5r&#10;Z1rBbA6/X+IPkKsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRcOhzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                        <v:shape id="テキスト ボックス 36" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:1501;width:6591;height:2590;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEXDocxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kYFKdFVRNBGoQV/HuCQPWZjsmdDdhvj27uFQi+HmfmGWa57W4uOWl86VjAZJyCI&#10;c6dLLhRcL7v3DxA+IGusHZOCJ3lYrwZvS0y1e/CJunMoRISwT1GBCaFJpfS5IYt+7Bri6N1cazFE&#10;2RZSt/iIcFvLaZLMpcWS44LBhraG8ur8YxXsy9vk8t1VRWOqw+f+mH3ds3tQajTsNwsQgfrwH/5r&#10;Z1rBbA6/X+IPkKsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRcOhzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox inset="0,0,0,0">
                             <w:txbxContent>
                               <w:p w14:paraId="35AA6194" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="004E6ADC" w:rsidRDefault="00502638" w:rsidP="00502638">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t>誘導員</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00502638">
               <w:rPr>
                 <w:noProof/>
@@ -3880,59 +3351,59 @@
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:sz w:val="28"/>
                                       </w:rPr>
                                       <w:t>通路確保については上記参照。</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="49B18C3E" id="グループ化 40" o:spid="_x0000_s1052" style="position:absolute;left:0;text-align:left;margin-left:101.9pt;margin-top:193.55pt;width:219pt;height:62.35pt;z-index:251658244" coordsize="27813,7920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcDlrEdQMAADgIAAAOAAAAZHJzL2Uyb0RvYy54bWy0VVtrFDEUfhf8DyHvdnZ6d+hU6mqLUNpi&#10;K31OM5mdgUwSk2xn1sddEF/8AyoIvouCgvjkjxmkf8OTzGV72QoqvmSSOZec8+U752w9qAqOzpk2&#10;uRQxDpcGGDFBZZKLUYyfneze28TIWCISwqVgMZ4wgx9s372zVaqILctM8oRpBE6EiUoV48xaFQWB&#10;oRkriFmSigkQplIXxMJRj4JEkxK8FzxYHgzWg1LqRGlJmTHw91EjxNvef5oyag/T1DCLeIwhNutX&#10;7dcztwbbWyQaaaKynLZhkL+IoiC5gEt7V4+IJWis8xuuipxqaWRql6gsApmmOWU+B8gmHFzLZk/L&#10;sfK5jKJypHqYANprOP21W3pwvqfVsTrSgESpRoCFP7lcqlQX7gtRospDNukhY5VFFH4ub2yGKwNA&#10;loJs4z48SYspzQD4G2Y0e/x7w6C7NrgSTKmAHmaOgPk3BI4zopgH1kSAwJFGeRLjVYwEKYCkF2+/&#10;Xnx7c/H+w8/Xn+vpl3r2up5+qqc/0Krji4sFjIaixcxEBuBbANhauLEG9L8J2g24+qxJpLSxe0wW&#10;yG1ibKwm+SizQykEkFnq0NOMnO8bC7GAYWfgAuAClTFe2wjXBl7NSJ4nuznnTuhrig25RucEqsFW&#10;ocsGPFzRyhhJHosE2YkCJKzOiRhx1tSJJTlfLAMvXIAzh02Dht/ZCWdNXE9ZChgDYZr4r8VCKGXC&#10;dvFwAdrOLIXIe8M2I9cY5klcNWz1nSnztf8nxr2Fv1kK2xsXuZC6wfPq7XMI00a/Q6DJ20FwJpOJ&#10;54mHBijc8Oe/c3m943I9e1lPP9bT7/XsFapn7+rZzJP5O1q/RGbXAJCtHkr/Qi3Jb6E1sBcoHd7f&#10;XB1sNrxY2AxWllfbZnA7uzVQ+nd8FtKRF8LpqL2+0jK7lyxmnq3OKl/TfZLNQyAtmxFgFN3NocL2&#10;ibFHREPPh7RgjtlDWFIuoYxku8Mok/rFov9OHxoRSDEqYYZAuT4fE80w4k8EtChwabuN7jZn3UaM&#10;i6GEQgxhQirqt2CgLe+2qZbFKYy3HXcLiIigcFeMqdXdYWibWQYDkrKdHa8Gg0URuy+OFe3KzfWI&#10;k+qUaNW2FQtPdiC7Nkiia/2k0XWwC7kztjLNfbOZE7oluuez79QwnnwvaUepm3+Xz15/PvC3fwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAP+89O3hAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAM&#10;he9I/IfISNxYmpWNqTSdpgk4TUhsSIib13httSapmqzt/j3mBDf7+em9z/l6sq0YqA+NdxrULAFB&#10;rvSmcZWGz8PrwwpEiOgMtt6RhisFWBe3Nzlmxo/ug4Z9rASHuJChhjrGLpMylDVZDDPfkePbyfcW&#10;I699JU2PI4fbVs6TZCktNo4bauxoW1N53l+shrcRx02qXobd+bS9fh8W7187RVrf302bZxCRpvhn&#10;hl98RoeCmY7+4kwQrYZ5kjJ61JCunhQIdiwfFStHDQvFgyxy+f+H4gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAcDlrEdQMAADgIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD/vPTt4QAAAAsBAAAPAAAAAAAAAAAAAAAAAM8FAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#10;">
+                    <v:group w14:anchorId="49B18C3E" id="グループ化 40" o:spid="_x0000_s1046" style="position:absolute;left:0;text-align:left;margin-left:101.9pt;margin-top:193.55pt;width:219pt;height:62.35pt;z-index:251658244" coordsize="27813,7920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsJR4kdgMAADkIAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vc1u1DAQviPxDpbvNJv+EzVFZfsjpAoq&#10;WtSz13E2kRzb2N4my3FXQlx4AUBC4o5AAglx4mEi1Ndg7CS7bLtUooiLY2d+PPP5m5mdB1XB0QXT&#10;JpcixuFKDyMmqExyMYzxs7PDe9sYGUtEQrgULMZjZvCD3bt3dkoVsVWZSZ4wjcCJMFGpYpxZq6Ig&#10;MDRjBTErUjEBwlTqglg46mGQaFKC94IHq73eZlBKnSgtKTMG/u43Qrzr/acpo/ZJmhpmEY8xxGb9&#10;qv06cGuwu0OioSYqy2kbBrlFFAXJBVw6c7VPLEEjnV9zVeRUSyNTu0JlEcg0zSnzOUA2Ye9KNkda&#10;jpTPZRiVQzWDCaC9gtOt3dLHF0danaoTDUiUaghY+JPLpUp14b4QJao8ZOMZZKyyiMLP1a3tcK0H&#10;yFKQbd2HJ2kxpRkAf82MZgc3GwbdtcFCMKUCepg5AubfEDjNiGIeWBMBAica5UmM1zESpACSXr79&#10;evntzeX7Dz9ff64nX+rp63ryqZ78QOuOLy4WMOqLFjMTGYBvCWAb4dYG0P86aNfgmmVNIqWNPWKy&#10;QG4TY2M1yYeZ7UshgMxSh55m5OLYWIgFDDsDFwAXqIzxxla40fNqRvI8Ocw5d0JfU6zPNbogUA22&#10;Cl024GFBK2MkORAJsmMFSFidEzHkrKkTS3K+XAZeuABnDpsGDb+zY86auJ6yFDAGwjTxX4mFUMqE&#10;7eLhArSdWQqRzwzbjFxjmCexaNjqO1Pma/9vjGcW/mYp7My4yIXUDZ6Lt88hTBv9DoEmbwfBQCZj&#10;zxMPDVC44c9/5/Jmx+V6+rKefKwn3+vpK1RP39XTqSfzd7T5G5ldA0C2eij9C7Uk/wOtgb1A6fD+&#10;9npvu+HF0mawtrreNoM/s1sDpW/is5COvBBOR+3NtZbZM8ly5tlqUPmaDj2p5i+BtGxmgFH0MIcS&#10;OybGnhANTR/ygkFmn8CScgl1JNsdRpnUL5b9d/rQiUCKUQlDBOr1+YhohhF/JKBHgUvbbXS3GXQb&#10;MSr6EioxhBGpqN+Cgba826ZaFucw3/bcLSAigsJdMaZWd4e+bYYZTEjK9va8GkwWReyxOFW0qzfX&#10;JM6qc6JV21csvNlj2fVBEl1pKI2uw13IvZGVae67zRzHlume0L5Vw3zyzaSdpW4A/n72+vOJv/sL&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/vPTt4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEjcWJqVjak0naYJOE1IbEiIm9d4bbUmqZqs7f495gQ3+/npvc/5erKtGKgPjXca1CwB&#10;Qa70pnGVhs/D68MKRIjoDLbekYYrBVgXtzc5ZsaP7oOGfawEh7iQoYY6xi6TMpQ1WQwz35Hj28n3&#10;FiOvfSVNjyOH21bOk2QpLTaOG2rsaFtTed5frIa3EcdNql6G3fm0vX4fFu9fO0Va399Nm2cQkab4&#10;Z4ZffEaHgpmO/uJMEK2GeZIyetSQrp4UCHYsHxUrRw0LxYMscvn/h+IHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbCUeJHYDAAA5CAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/7z07eEAAAALAQAADwAAAAAAAAAAAAAAAADQBQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAN4GAAAAAA==&#10;">
                       <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                         <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                         <o:lock v:ext="edit" shapetype="t"/>
                       </v:shapetype>
-                      <v:shape id="直線矢印コネクタ 4" o:spid="_x0000_s1053" type="#_x0000_t32" style="position:absolute;left:517;width:0;height:7920;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDeAfjHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6rIKtUoUlz1qNWD3h7Nsyk2L6XJavffbxYEj8PMfMMsVp2txYNaXzlWMBomIIgL&#10;pysuFZxP358zED4ga6wdk4Jf8rBa9j4WmGr35CM98lCKCGGfogITQpNK6QtDFv3QNcTRu7nWYoiy&#10;LaVu8RnhtpbjJPmSFiuOCwYbygwV9/zHKjjl0+x43R7MGpvbvr7sstl5Uyk16HfrOYhAXXiHX+29&#10;VjCB/yvxBsjlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeAfjHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]" strokeweight="4.5pt">
+                      <v:shape id="直線矢印コネクタ 4" o:spid="_x0000_s1047" type="#_x0000_t32" style="position:absolute;left:517;width:0;height:7920;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDeAfjHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6rIKtUoUlz1qNWD3h7Nsyk2L6XJavffbxYEj8PMfMMsVp2txYNaXzlWMBomIIgL&#10;pysuFZxP358zED4ga6wdk4Jf8rBa9j4WmGr35CM98lCKCGGfogITQpNK6QtDFv3QNcTRu7nWYoiy&#10;LaVu8RnhtpbjJPmSFiuOCwYbygwV9/zHKjjl0+x43R7MGpvbvr7sstl5Uyk16HfrOYhAXXiHX+29&#10;VjCB/yvxBsjlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeAfjHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]" strokeweight="4.5pt">
                         <v:stroke startarrow="block" endarrow="block" joinstyle="miter"/>
                       </v:shape>
-                      <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;top:1984;width:27813;height:3240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUaUcVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lQfRKpRRFCrsAurfsCluTa1zU1pYq1/vxEW9nGYmTPMct3bWnTU+tKxgsk4AUGc&#10;O11yoeB62X3OQfiArLF2TApe5GG9GnwsMdXuyT/UnUMhIoR9igpMCE0qpc8NWfRj1xBH7+ZaiyHK&#10;tpC6xWeE21pOk2QmLZYcFww2tDWUV+eHVbAvb5PLd1cVjamOh/0p+7pn96DUaNhvFiAC9eE//NfO&#10;tIIZvK/EGyBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUaUcVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;top:1984;width:27813;height:3240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUaUcVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lQfRKpRRFCrsAurfsCluTa1zU1pYq1/vxEW9nGYmTPMct3bWnTU+tKxgsk4AUGc&#10;O11yoeB62X3OQfiArLF2TApe5GG9GnwsMdXuyT/UnUMhIoR9igpMCE0qpc8NWfRj1xBH7+ZaiyHK&#10;tpC6xWeE21pOk2QmLZYcFww2tDWUV+eHVbAvb5PLd1cVjamOh/0p+7pn96DUaNhvFiAC9eE//NfO&#10;tIIZvK/EGyBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUaUcVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="6D034883" w14:textId="77777777" w:rsidR="00502638" w:rsidRPr="00A13542" w:rsidRDefault="00502638" w:rsidP="00502638">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="28"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:sz w:val="28"/>
                                 </w:rPr>
                                 <w:t>通路確保については上記参照。</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -4902,51 +4373,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
             <w:r w:rsidRPr="00F33E38">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　使用機材</w:t>
             </w:r>
             <w:r w:rsidRPr="004202BC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（使用する物をマークしてください。以下に無い場合は追記願います。）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68094F9B" w14:textId="77777777" w:rsidR="00CF7E9D" w:rsidRDefault="008F7479" w:rsidP="00652C19">
+          <w:p w14:paraId="68094F9B" w14:textId="77777777" w:rsidR="00CF7E9D" w:rsidRDefault="00356825" w:rsidP="00652C19">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-454015860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Yu Gothic UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CF7E9D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -5264,173 +4735,193 @@
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A14E065" w14:textId="77777777" w:rsidR="00263833" w:rsidRDefault="00263833" w:rsidP="008D16FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50B3D0DA" w14:textId="77777777" w:rsidR="00263833" w:rsidRDefault="00263833" w:rsidP="008D16FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="727D5CB5" w14:textId="77777777" w:rsidR="009D3318" w:rsidRDefault="009D3318"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F42F1D"/>
     <w:rsid w:val="000D334C"/>
     <w:rsid w:val="000E31C9"/>
     <w:rsid w:val="00102B6B"/>
+    <w:rsid w:val="0015158F"/>
     <w:rsid w:val="00166E12"/>
+    <w:rsid w:val="00177569"/>
     <w:rsid w:val="001B19C8"/>
     <w:rsid w:val="002007DE"/>
     <w:rsid w:val="0021478B"/>
     <w:rsid w:val="00263833"/>
     <w:rsid w:val="0026490E"/>
+    <w:rsid w:val="0029141D"/>
+    <w:rsid w:val="002C084D"/>
     <w:rsid w:val="00352CE4"/>
+    <w:rsid w:val="00356825"/>
     <w:rsid w:val="003D0D0D"/>
     <w:rsid w:val="003F7004"/>
     <w:rsid w:val="004147E6"/>
+    <w:rsid w:val="0044469E"/>
+    <w:rsid w:val="004572CF"/>
     <w:rsid w:val="004B6032"/>
     <w:rsid w:val="004C5398"/>
     <w:rsid w:val="004E3323"/>
     <w:rsid w:val="004F324A"/>
     <w:rsid w:val="00502638"/>
     <w:rsid w:val="00552946"/>
     <w:rsid w:val="00553839"/>
     <w:rsid w:val="0055543F"/>
     <w:rsid w:val="0057157F"/>
     <w:rsid w:val="00581C13"/>
     <w:rsid w:val="005C1FB9"/>
     <w:rsid w:val="0066097C"/>
     <w:rsid w:val="00671A0B"/>
     <w:rsid w:val="00671B5A"/>
     <w:rsid w:val="00674939"/>
     <w:rsid w:val="006839B1"/>
     <w:rsid w:val="006D55B7"/>
     <w:rsid w:val="00752CC9"/>
     <w:rsid w:val="007553E4"/>
     <w:rsid w:val="00770794"/>
     <w:rsid w:val="007914AF"/>
     <w:rsid w:val="007A2C35"/>
     <w:rsid w:val="007A58E2"/>
+    <w:rsid w:val="007D497C"/>
     <w:rsid w:val="008237E5"/>
     <w:rsid w:val="00845CF4"/>
     <w:rsid w:val="008C64E9"/>
     <w:rsid w:val="008D16FE"/>
     <w:rsid w:val="008F7479"/>
     <w:rsid w:val="00937E37"/>
     <w:rsid w:val="00952795"/>
     <w:rsid w:val="009C1542"/>
     <w:rsid w:val="009D0C17"/>
     <w:rsid w:val="009D3318"/>
     <w:rsid w:val="009E5987"/>
+    <w:rsid w:val="00A03246"/>
     <w:rsid w:val="00A13180"/>
     <w:rsid w:val="00A44368"/>
     <w:rsid w:val="00A57E10"/>
     <w:rsid w:val="00AC52E7"/>
     <w:rsid w:val="00AE58B8"/>
     <w:rsid w:val="00B14EBF"/>
+    <w:rsid w:val="00B221F8"/>
+    <w:rsid w:val="00B24F76"/>
     <w:rsid w:val="00B25ED6"/>
     <w:rsid w:val="00B476D1"/>
     <w:rsid w:val="00B63F54"/>
     <w:rsid w:val="00BA2B1C"/>
+    <w:rsid w:val="00C00774"/>
     <w:rsid w:val="00C03BD0"/>
+    <w:rsid w:val="00C24ADE"/>
     <w:rsid w:val="00C4493A"/>
     <w:rsid w:val="00C4588E"/>
+    <w:rsid w:val="00CB5866"/>
+    <w:rsid w:val="00CE5A82"/>
     <w:rsid w:val="00CF7E9D"/>
     <w:rsid w:val="00D059B9"/>
     <w:rsid w:val="00D232F7"/>
+    <w:rsid w:val="00D37D00"/>
     <w:rsid w:val="00D40D76"/>
     <w:rsid w:val="00D677EA"/>
+    <w:rsid w:val="00DC0480"/>
+    <w:rsid w:val="00DD5CC2"/>
     <w:rsid w:val="00E12FF9"/>
     <w:rsid w:val="00E42E41"/>
     <w:rsid w:val="00E560D4"/>
     <w:rsid w:val="00E637B4"/>
+    <w:rsid w:val="00E7465B"/>
     <w:rsid w:val="00E852CC"/>
+    <w:rsid w:val="00E90131"/>
     <w:rsid w:val="00EB11C4"/>
     <w:rsid w:val="00EE0040"/>
     <w:rsid w:val="00EE04D6"/>
     <w:rsid w:val="00F35ED9"/>
+    <w:rsid w:val="00F412FF"/>
     <w:rsid w:val="00F42F1D"/>
     <w:rsid w:val="00F45205"/>
+    <w:rsid w:val="00F549C8"/>
+    <w:rsid w:val="00F604BD"/>
+    <w:rsid w:val="00F76B52"/>
     <w:rsid w:val="00FE60AC"/>
     <w:rsid w:val="00FF7FD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6404,51 +5895,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008D16FE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tmp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tmp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tmp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6715,82 +6206,81 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101003DD6D25FECEE014892DD70D6F0E78BCB" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="e2dc4de56706753ef51647dfa4b935ff">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba197358-d3e8-4db8-94dc-eb14dff94d25" xmlns:ns3="4415ea0a-7af1-4e0c-ac93-37befd07fd8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62beac2ade07d931c6bed2c2b991f7c6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101003DD6D25FECEE014892DD70D6F0E78BCB" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="118b1789cd7636e96e0fa5f9b1a698c0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba197358-d3e8-4db8-94dc-eb14dff94d25" xmlns:ns3="4415ea0a-7af1-4e0c-ac93-37befd07fd8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d34b370959bac54d6e7badf911f0c32" ns2:_="" ns3:_="">
     <xsd:import namespace="ba197358-d3e8-4db8-94dc-eb14dff94d25"/>
     <xsd:import namespace="4415ea0a-7af1-4e0c-ac93-37befd07fd8b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba197358-d3e8-4db8-94dc-eb14dff94d25" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6809,50 +6299,55 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4415ea0a-7af1-4e0c-ac93-37befd07fd8b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{caf6f95e-1d72-4809-9993-6ab97259b4e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4415ea0a-7af1-4e0c-ac93-37befd07fd8b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -6927,126 +6422,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba197358-d3e8-4db8-94dc-eb14dff94d25">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4415ea0a-7af1-4e0c-ac93-37befd07fd8b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08060DFD-F244-4A72-8130-D8C6B0989A3B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF43E17-B156-4B19-B807-26331F6E3ACF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="4415ea0a-7af1-4e0c-ac93-37befd07fd8b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5C62692-B828-4B98-8BF1-BFC18704A9BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89DB6299-2991-47D6-958C-38435940F4FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba197358-d3e8-4db8-94dc-eb14dff94d25"/>
     <ds:schemaRef ds:uri="4415ea0a-7af1-4e0c-ac93-37befd07fd8b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF43E17-B156-4B19-B807-26331F6E3ACF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08060DFD-F244-4A72-8130-D8C6B0989A3B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ba197358-d3e8-4db8-94dc-eb14dff94d25"/>
+    <ds:schemaRef ds:uri="4415ea0a-7af1-4e0c-ac93-37befd07fd8b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>169</Words>
-  <Characters>964</Characters>
+  <Words>162</Words>
+  <Characters>924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1131</CharactersWithSpaces>
+  <CharactersWithSpaces>1084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>土家 遼介</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003DD6D25FECEE014892DD70D6F0E78BCB</vt:lpwstr>
   </property>